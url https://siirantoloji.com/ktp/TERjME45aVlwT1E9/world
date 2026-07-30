--- v2 (2026-04-29)
+++ v3 (2026-07-30)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">(Arka kapak yazısı)Ey sevgili ben ölünce bitmez ki sevdam taşırım ötelere.Kuşlar ölür kanatlarıyla gömülür.Ah sevgili ne vardı ellerin kaçan uykularımı okşasaydı sabahsız gecelerde.Ah sevgilidaha nem olacaktın sebeb-i derdimsin işte.</w:t>
+              <w:t xml:space="preserve">(Arka kapak yazısı) Ey sevgili ben ölünce bitmez ki sevdam taşırım ötelere. Kuşlar ölür kanatlarıyla gömülür. Ah sevgili ne vardı ellerin kaçan uykularımı okşasaydı sabahsız gecelerde. Ah sevgili daha nem olacaktın sebeb-i derdimsin işte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>