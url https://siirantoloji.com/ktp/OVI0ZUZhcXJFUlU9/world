--- v3 (2026-04-29)
+++ v4 (2026-06-14)
@@ -315,51 +315,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ahmet Güler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mizanpajcı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yusuf Efe</w:t>
+              <w:t xml:space="preserve">Yusuf Efe Civlez</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak Grafikeri: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Merve Ökten</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sosyal Medya Tasarımcısı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>